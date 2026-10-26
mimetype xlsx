--- v1 (2026-09-05)
+++ v2 (2026-10-26)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Budget Plan 2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>RENCANA ANGGARAN DIVISI ITE PERIODE TAHUN 2026</t>
   </si>
   <si>
-    <t>Generated at: 05-Sep-2026 11:37:30</t>
+    <t>Generated at: 26-Oct-2026 09:50:30</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Jenis</t>
   </si>
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Jumlah</t>
   </si>
   <si>
     <t>Anggaran Satuan (IDR)</t>
   </si>
@@ -841,51 +841,51 @@
     <xf xfId="0" fontId="2" numFmtId="4" fillId="5" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="4" fillId="5" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="4" fillId="5" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdddce4a6a4aec4239bd1463846887.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01a2ce9da96892f03d13bded02a046.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6858000" cy="3429000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Category Absorption Chart" descr="Total Budget vs Actual Spent per Category"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1437,54 +1437,54 @@
       <c r="B24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="12">
         <v>1</v>
       </c>
       <c r="H24" s="12">
         <v>25000000.0</v>
       </c>
       <c r="I24" s="12">
         <v>25000000</v>
       </c>
       <c r="J24" s="12">
-        <v>12335224</v>
+        <v>12686219</v>
       </c>
       <c r="K24" s="12">
-        <v>12664776</v>
+        <v>12313781</v>
       </c>
       <c r="L24" s="8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="6">
         <v>2</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="12">
@@ -1765,54 +1765,54 @@
       <c r="J32" s="12">
         <v>0</v>
       </c>
       <c r="K32" s="12">
         <v>75000000</v>
       </c>
       <c r="L32" s="8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="13"/>
       <c r="H33" s="13"/>
       <c r="I33" s="13">
         <v>323500000</v>
       </c>
       <c r="J33" s="15">
-        <v>59585224</v>
+        <v>59936219</v>
       </c>
       <c r="K33" s="16">
-        <v>263914776</v>
+        <v>263563781</v>
       </c>
       <c r="L33" s="20"/>
     </row>
     <row r="34" spans="1:12">
       <c r="A34" s="8"/>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="14"/>
       <c r="H34" s="14"/>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
       <c r="K34" s="14"/>
       <c r="L34" s="8"/>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
@@ -1831,92 +1831,92 @@
       <c r="B36" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>55</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>56</v>
       </c>
       <c r="G36" s="12">
         <v>15</v>
       </c>
       <c r="H36" s="12">
         <v>14000000.0</v>
       </c>
       <c r="I36" s="12">
         <v>210000000</v>
       </c>
       <c r="J36" s="12">
-        <v>45686000</v>
+        <v>83076000</v>
       </c>
       <c r="K36" s="12">
-        <v>164314000</v>
+        <v>126924000</v>
       </c>
       <c r="L36" s="8" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" s="6">
         <v>2</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>55</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>59</v>
       </c>
       <c r="G37" s="12">
         <v>3</v>
       </c>
       <c r="H37" s="12">
         <v>26000000.0</v>
       </c>
       <c r="I37" s="12">
         <v>78000000</v>
       </c>
       <c r="J37" s="12">
-        <v>30000000</v>
+        <v>28015000</v>
       </c>
       <c r="K37" s="12">
-        <v>48000000</v>
+        <v>49985000</v>
       </c>
       <c r="L37" s="8" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" s="6">
         <v>3</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>61</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>62</v>
       </c>
       <c r="G38" s="12">
@@ -2045,54 +2045,54 @@
       <c r="J41" s="12">
         <v>15238000</v>
       </c>
       <c r="K41" s="12">
         <v>11762000</v>
       </c>
       <c r="L41" s="8" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="13"/>
       <c r="H42" s="13"/>
       <c r="I42" s="13">
         <v>375000000</v>
       </c>
       <c r="J42" s="15">
-        <v>103724000</v>
+        <v>139129000</v>
       </c>
       <c r="K42" s="16">
-        <v>271276000</v>
+        <v>235871000</v>
       </c>
       <c r="L42" s="20"/>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" s="8"/>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="14"/>
       <c r="H43" s="14"/>
       <c r="I43" s="14"/>
       <c r="J43" s="14"/>
       <c r="K43" s="14"/>
       <c r="L43" s="8"/>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5"/>
       <c r="D44" s="5"/>
       <c r="E44" s="5"/>
@@ -2505,54 +2505,54 @@
       <c r="B57" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>106</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>108</v>
       </c>
       <c r="G57" s="12">
         <v>1</v>
       </c>
       <c r="H57" s="12">
         <v>10000000.0</v>
       </c>
       <c r="I57" s="12">
         <v>10000000</v>
       </c>
       <c r="J57" s="12">
-        <v>0</v>
+        <v>10789795</v>
       </c>
       <c r="K57" s="12">
-        <v>10000000</v>
+        <v>-789795</v>
       </c>
       <c r="L57" s="8" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" s="6">
         <v>5</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>76</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>110</v>
       </c>
       <c r="G58" s="12">
@@ -2833,54 +2833,54 @@
       <c r="J65" s="12">
         <v>0</v>
       </c>
       <c r="K65" s="12">
         <v>10000000</v>
       </c>
       <c r="L65" s="8" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
       <c r="F66" s="7"/>
       <c r="G66" s="13"/>
       <c r="H66" s="13"/>
       <c r="I66" s="13">
         <v>471750000</v>
       </c>
       <c r="J66" s="15">
-        <v>467706548</v>
+        <v>478496343</v>
       </c>
       <c r="K66" s="16">
-        <v>4043452</v>
+        <v>-6746343</v>
       </c>
       <c r="L66" s="20"/>
     </row>
     <row r="67" spans="1:12">
       <c r="A67" s="8"/>
       <c r="B67" s="8"/>
       <c r="C67" s="8"/>
       <c r="D67" s="8"/>
       <c r="E67" s="8"/>
       <c r="F67" s="8"/>
       <c r="G67" s="14"/>
       <c r="H67" s="14"/>
       <c r="I67" s="14"/>
       <c r="J67" s="14"/>
       <c r="K67" s="14"/>
       <c r="L67" s="8"/>
     </row>
     <row r="68" spans="1:12">
       <c r="A68" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5"/>
       <c r="D68" s="5"/>
       <c r="E68" s="5"/>
@@ -3013,54 +3013,54 @@
       <c r="B72" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>133</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>130</v>
       </c>
       <c r="G72" s="12">
         <v>1</v>
       </c>
       <c r="H72" s="12">
         <v>550000000.0</v>
       </c>
       <c r="I72" s="12">
         <v>550000000</v>
       </c>
       <c r="J72" s="12">
-        <v>636813664</v>
+        <v>609851603</v>
       </c>
       <c r="K72" s="12">
-        <v>-86813664</v>
+        <v>-59851603</v>
       </c>
       <c r="L72" s="8" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:12">
       <c r="A73" s="6">
         <v>5</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>134</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>135</v>
       </c>
       <c r="G73" s="12">
@@ -3189,54 +3189,54 @@
       <c r="J76" s="12">
         <v>17500000</v>
       </c>
       <c r="K76" s="12">
         <v>0</v>
       </c>
       <c r="L76" s="8" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="77" spans="1:12">
       <c r="A77" s="7" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="13"/>
       <c r="H77" s="13"/>
       <c r="I77" s="13">
         <v>1825000000</v>
       </c>
       <c r="J77" s="15">
-        <v>883964179</v>
+        <v>857002118</v>
       </c>
       <c r="K77" s="16">
-        <v>941035821</v>
+        <v>967997882</v>
       </c>
       <c r="L77" s="20"/>
     </row>
     <row r="78" spans="1:12">
       <c r="A78" s="8"/>
       <c r="B78" s="8"/>
       <c r="C78" s="8"/>
       <c r="D78" s="8"/>
       <c r="E78" s="8"/>
       <c r="F78" s="8"/>
       <c r="G78" s="14"/>
       <c r="H78" s="14"/>
       <c r="I78" s="14"/>
       <c r="J78" s="14"/>
       <c r="K78" s="14"/>
       <c r="L78" s="8"/>
     </row>
     <row r="79" spans="1:12">
       <c r="A79" s="5" t="s">
         <v>144</v>
       </c>
       <c r="B79" s="5"/>
       <c r="C79" s="5"/>
       <c r="D79" s="5"/>
       <c r="E79" s="5"/>
@@ -3569,92 +3569,92 @@
       <c r="B90" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>158</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>159</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>160</v>
       </c>
       <c r="G90" s="12">
         <v>1</v>
       </c>
       <c r="H90" s="12">
         <v>28500000.0</v>
       </c>
       <c r="I90" s="12">
         <v>28500000</v>
       </c>
       <c r="J90" s="12">
-        <v>0</v>
+        <v>20452000</v>
       </c>
       <c r="K90" s="12">
-        <v>28500000</v>
+        <v>8048000</v>
       </c>
       <c r="L90" s="8" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="91" spans="1:12">
       <c r="A91" s="6">
         <v>5</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>161</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>162</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>163</v>
       </c>
       <c r="G91" s="12">
         <v>12</v>
       </c>
       <c r="H91" s="12">
         <v>4500000.0</v>
       </c>
       <c r="I91" s="12">
         <v>54000000</v>
       </c>
       <c r="J91" s="12">
-        <v>33200000</v>
+        <v>37700000</v>
       </c>
       <c r="K91" s="12">
-        <v>20800000</v>
+        <v>16300000</v>
       </c>
       <c r="L91" s="8" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="92" spans="1:12">
       <c r="A92" s="6">
         <v>6</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>165</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>166</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>167</v>
       </c>
       <c r="G92" s="12">
@@ -3681,232 +3681,232 @@
       <c r="B93" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>168</v>
       </c>
       <c r="E93" s="8" t="s">
         <v>166</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>167</v>
       </c>
       <c r="G93" s="12">
         <v>15</v>
       </c>
       <c r="H93" s="12">
         <v>2500000.0</v>
       </c>
       <c r="I93" s="12">
         <v>37500000</v>
       </c>
       <c r="J93" s="12">
-        <v>1500000</v>
+        <v>2600000</v>
       </c>
       <c r="K93" s="12">
-        <v>36000000</v>
+        <v>34900000</v>
       </c>
       <c r="L93" s="8"/>
     </row>
     <row r="94" spans="1:12">
       <c r="A94" s="6">
         <v>8</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>169</v>
       </c>
       <c r="E94" s="8" t="s">
         <v>170</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>171</v>
       </c>
       <c r="G94" s="12">
         <v>12</v>
       </c>
       <c r="H94" s="12">
         <v>27750000.0</v>
       </c>
       <c r="I94" s="12">
         <v>333000000</v>
       </c>
       <c r="J94" s="12">
-        <v>222000000</v>
+        <v>277500000</v>
       </c>
       <c r="K94" s="12">
-        <v>111000000</v>
+        <v>55500000</v>
       </c>
       <c r="L94" s="8"/>
     </row>
     <row r="95" spans="1:12">
       <c r="A95" s="6">
         <v>9</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>172</v>
       </c>
       <c r="E95" s="8" t="s">
         <v>173</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>174</v>
       </c>
       <c r="G95" s="12">
         <v>12</v>
       </c>
       <c r="H95" s="12">
         <v>27200000.0</v>
       </c>
       <c r="I95" s="12">
         <v>326400000</v>
       </c>
       <c r="J95" s="12">
-        <v>163200000</v>
+        <v>244800000</v>
       </c>
       <c r="K95" s="12">
-        <v>163200000</v>
+        <v>81600000</v>
       </c>
       <c r="L95" s="8"/>
     </row>
     <row r="96" spans="1:12">
       <c r="A96" s="6">
         <v>10</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>175</v>
       </c>
       <c r="E96" s="8" t="s">
         <v>176</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>177</v>
       </c>
       <c r="G96" s="12">
         <v>12</v>
       </c>
       <c r="H96" s="12">
         <v>2500000.0</v>
       </c>
       <c r="I96" s="12">
         <v>30000000</v>
       </c>
       <c r="J96" s="12">
-        <v>20000000</v>
+        <v>25000000</v>
       </c>
       <c r="K96" s="12">
-        <v>10000000</v>
+        <v>5000000</v>
       </c>
       <c r="L96" s="8"/>
     </row>
     <row r="97" spans="1:12">
       <c r="A97" s="6">
         <v>11</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>178</v>
       </c>
       <c r="E97" s="8" t="s">
         <v>176</v>
       </c>
       <c r="F97" s="8" t="s">
         <v>179</v>
       </c>
       <c r="G97" s="12">
         <v>12</v>
       </c>
       <c r="H97" s="12">
         <v>9500000.0</v>
       </c>
       <c r="I97" s="12">
         <v>114000000</v>
       </c>
       <c r="J97" s="12">
-        <v>76000000</v>
+        <v>95000000</v>
       </c>
       <c r="K97" s="12">
-        <v>38000000</v>
+        <v>19000000</v>
       </c>
       <c r="L97" s="8"/>
     </row>
     <row r="98" spans="1:12">
       <c r="A98" s="6">
         <v>12</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>180</v>
       </c>
       <c r="E98" s="8" t="s">
         <v>181</v>
       </c>
       <c r="F98" s="8"/>
       <c r="G98" s="12">
         <v>12</v>
       </c>
       <c r="H98" s="12">
         <v>2500000.0</v>
       </c>
       <c r="I98" s="12">
         <v>30000000</v>
       </c>
       <c r="J98" s="12">
-        <v>16000000</v>
+        <v>18000000</v>
       </c>
       <c r="K98" s="12">
-        <v>14000000</v>
+        <v>12000000</v>
       </c>
       <c r="L98" s="8"/>
     </row>
     <row r="99" spans="1:12">
       <c r="A99" s="6">
         <v>13</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>182</v>
       </c>
       <c r="E99" s="8" t="s">
         <v>183</v>
       </c>
       <c r="F99" s="8" t="s">
         <v>184</v>
       </c>
       <c r="G99" s="12">
         <v>1</v>
       </c>
@@ -3957,54 +3957,54 @@
       <c r="J100" s="12">
         <v>1700000</v>
       </c>
       <c r="K100" s="12">
         <v>25300000</v>
       </c>
       <c r="L100" s="8" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="101" spans="1:12">
       <c r="A101" s="7" t="s">
         <v>185</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="7"/>
       <c r="D101" s="7"/>
       <c r="E101" s="7"/>
       <c r="F101" s="7"/>
       <c r="G101" s="13"/>
       <c r="H101" s="13"/>
       <c r="I101" s="13">
         <v>1146900000</v>
       </c>
       <c r="J101" s="15">
-        <v>635043000</v>
+        <v>824195000</v>
       </c>
       <c r="K101" s="16">
-        <v>511857000</v>
+        <v>322705000</v>
       </c>
       <c r="L101" s="20"/>
     </row>
     <row r="102" spans="1:12">
       <c r="A102" s="8"/>
       <c r="B102" s="8"/>
       <c r="C102" s="8"/>
       <c r="D102" s="8"/>
       <c r="E102" s="8"/>
       <c r="F102" s="8"/>
       <c r="G102" s="14"/>
       <c r="H102" s="14"/>
       <c r="I102" s="14"/>
       <c r="J102" s="14"/>
       <c r="K102" s="14"/>
       <c r="L102" s="8"/>
     </row>
     <row r="103" spans="1:12">
       <c r="A103" s="5" t="s">
         <v>186</v>
       </c>
       <c r="B103" s="5"/>
       <c r="C103" s="5"/>
       <c r="D103" s="5"/>
       <c r="E103" s="5"/>
@@ -4169,54 +4169,54 @@
       <c r="B108" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D108" s="8" t="s">
         <v>198</v>
       </c>
       <c r="E108" s="8" t="s">
         <v>199</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>200</v>
       </c>
       <c r="G108" s="12">
         <v>1</v>
       </c>
       <c r="H108" s="12">
         <v>35000000.0</v>
       </c>
       <c r="I108" s="12">
         <v>35000000</v>
       </c>
       <c r="J108" s="12">
-        <v>28180000</v>
+        <v>47232040</v>
       </c>
       <c r="K108" s="12">
-        <v>6820000</v>
+        <v>-12232040</v>
       </c>
       <c r="L108" s="8" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="109" spans="1:12">
       <c r="A109" s="6">
         <v>6</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>202</v>
       </c>
       <c r="E109" s="8" t="s">
         <v>203</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>204</v>
       </c>
       <c r="G109" s="12">
@@ -4307,90 +4307,90 @@
       <c r="J111" s="12">
         <v>50000000</v>
       </c>
       <c r="K111" s="12">
         <v>0</v>
       </c>
       <c r="L111" s="8" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="112" spans="1:12">
       <c r="A112" s="7" t="s">
         <v>214</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="7"/>
       <c r="D112" s="7"/>
       <c r="E112" s="7"/>
       <c r="F112" s="7"/>
       <c r="G112" s="13"/>
       <c r="H112" s="13"/>
       <c r="I112" s="13">
         <v>390000000</v>
       </c>
       <c r="J112" s="15">
-        <v>113180000</v>
+        <v>132232040</v>
       </c>
       <c r="K112" s="16">
-        <v>276820000</v>
+        <v>257767960</v>
       </c>
       <c r="L112" s="20"/>
     </row>
     <row r="113" spans="1:12">
       <c r="A113" s="8"/>
       <c r="B113" s="8"/>
       <c r="C113" s="8"/>
       <c r="D113" s="8"/>
       <c r="E113" s="8"/>
       <c r="F113" s="8"/>
       <c r="G113" s="14"/>
       <c r="H113" s="14"/>
       <c r="I113" s="14"/>
       <c r="J113" s="14"/>
       <c r="K113" s="14"/>
       <c r="L113" s="8"/>
     </row>
     <row r="114" spans="1:12">
       <c r="A114" s="9" t="s">
         <v>215</v>
       </c>
       <c r="B114" s="9"/>
       <c r="C114" s="9"/>
       <c r="D114" s="9"/>
       <c r="E114" s="9"/>
       <c r="F114" s="9"/>
       <c r="G114" s="17"/>
       <c r="H114" s="17"/>
       <c r="I114" s="17">
         <v>5144083743</v>
       </c>
       <c r="J114" s="18">
-        <v>2376312402</v>
+        <v>2604100171</v>
       </c>
       <c r="K114" s="19">
-        <v>2767771341</v>
+        <v>2539983572</v>
       </c>
       <c r="L114" s="21"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A23:L23"/>
     <mergeCell ref="A33:H33"/>
     <mergeCell ref="A34:L34"/>
     <mergeCell ref="A35:L35"/>
     <mergeCell ref="A42:H42"/>
     <mergeCell ref="A43:L43"/>
     <mergeCell ref="A44:L44"/>
     <mergeCell ref="A51:H51"/>
     <mergeCell ref="A52:L52"/>
     <mergeCell ref="A53:L53"/>
     <mergeCell ref="A66:H66"/>
     <mergeCell ref="A67:L67"/>
     <mergeCell ref="A68:L68"/>
     <mergeCell ref="A77:H77"/>
     <mergeCell ref="A78:L78"/>
     <mergeCell ref="A79:L79"/>
     <mergeCell ref="A84:H84"/>
     <mergeCell ref="A85:L85"/>