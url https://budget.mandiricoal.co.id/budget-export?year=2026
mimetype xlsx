--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Budget Plan 2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>RENCANA ANGGARAN DIVISI ITE PERIODE TAHUN 2026</t>
   </si>
   <si>
-    <t>Generated at: 07-Jul-2026 13:28:11</t>
+    <t>Generated at: 05-Sep-2026 11:37:30</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Jenis</t>
   </si>
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Jumlah</t>
   </si>
   <si>
     <t>Anggaran Satuan (IDR)</t>
   </si>
@@ -841,51 +841,51 @@
     <xf xfId="0" fontId="2" numFmtId="4" fillId="5" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="4" fillId="5" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="4" fillId="5" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059927131d77d85a1a23b0da3408a37e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdddce4a6a4aec4239bd1463846887.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6858000" cy="3429000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Category Absorption Chart" descr="Total Budget vs Actual Spent per Category"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2695,92 +2695,92 @@
       <c r="B62" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>117</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>89</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>118</v>
       </c>
       <c r="G62" s="12">
         <v>120</v>
       </c>
       <c r="H62" s="12">
         <v>1250000.0</v>
       </c>
       <c r="I62" s="12">
         <v>150000000</v>
       </c>
       <c r="J62" s="12">
-        <v>0</v>
+        <v>158640000</v>
       </c>
       <c r="K62" s="12">
-        <v>150000000</v>
+        <v>-8640000</v>
       </c>
       <c r="L62" s="8" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="6">
         <v>10</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>119</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>76</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>118</v>
       </c>
       <c r="G63" s="12">
         <v>1</v>
       </c>
       <c r="H63" s="12">
         <v>18000000.0</v>
       </c>
       <c r="I63" s="12">
         <v>18000000</v>
       </c>
       <c r="J63" s="12">
-        <v>0</v>
+        <v>22300000</v>
       </c>
       <c r="K63" s="12">
-        <v>18000000</v>
+        <v>-4300000</v>
       </c>
       <c r="L63" s="8" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="6">
         <v>11</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>76</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>118</v>
       </c>
       <c r="G64" s="12">
@@ -2833,54 +2833,54 @@
       <c r="J65" s="12">
         <v>0</v>
       </c>
       <c r="K65" s="12">
         <v>10000000</v>
       </c>
       <c r="L65" s="8" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
       <c r="F66" s="7"/>
       <c r="G66" s="13"/>
       <c r="H66" s="13"/>
       <c r="I66" s="13">
         <v>471750000</v>
       </c>
       <c r="J66" s="15">
-        <v>286766548</v>
+        <v>467706548</v>
       </c>
       <c r="K66" s="16">
-        <v>184983452</v>
+        <v>4043452</v>
       </c>
       <c r="L66" s="20"/>
     </row>
     <row r="67" spans="1:12">
       <c r="A67" s="8"/>
       <c r="B67" s="8"/>
       <c r="C67" s="8"/>
       <c r="D67" s="8"/>
       <c r="E67" s="8"/>
       <c r="F67" s="8"/>
       <c r="G67" s="14"/>
       <c r="H67" s="14"/>
       <c r="I67" s="14"/>
       <c r="J67" s="14"/>
       <c r="K67" s="14"/>
       <c r="L67" s="8"/>
     </row>
     <row r="68" spans="1:12">
       <c r="A68" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5"/>
       <c r="D68" s="5"/>
       <c r="E68" s="5"/>
@@ -2899,54 +2899,54 @@
       <c r="B69" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>125</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>76</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>126</v>
       </c>
       <c r="G69" s="12">
         <v>1</v>
       </c>
       <c r="H69" s="12">
         <v>50000000.0</v>
       </c>
       <c r="I69" s="12">
         <v>50000000</v>
       </c>
       <c r="J69" s="12">
-        <v>0</v>
+        <v>9500000</v>
       </c>
       <c r="K69" s="12">
-        <v>50000000</v>
+        <v>40500000</v>
       </c>
       <c r="L69" s="8" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="70" spans="1:12">
       <c r="A70" s="6">
         <v>2</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E70" s="8" t="s">
         <v>76</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>129</v>
       </c>
       <c r="G70" s="12">
@@ -3189,54 +3189,54 @@
       <c r="J76" s="12">
         <v>17500000</v>
       </c>
       <c r="K76" s="12">
         <v>0</v>
       </c>
       <c r="L76" s="8" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="77" spans="1:12">
       <c r="A77" s="7" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="13"/>
       <c r="H77" s="13"/>
       <c r="I77" s="13">
         <v>1825000000</v>
       </c>
       <c r="J77" s="15">
-        <v>874464179</v>
+        <v>883964179</v>
       </c>
       <c r="K77" s="16">
-        <v>950535821</v>
+        <v>941035821</v>
       </c>
       <c r="L77" s="20"/>
     </row>
     <row r="78" spans="1:12">
       <c r="A78" s="8"/>
       <c r="B78" s="8"/>
       <c r="C78" s="8"/>
       <c r="D78" s="8"/>
       <c r="E78" s="8"/>
       <c r="F78" s="8"/>
       <c r="G78" s="14"/>
       <c r="H78" s="14"/>
       <c r="I78" s="14"/>
       <c r="J78" s="14"/>
       <c r="K78" s="14"/>
       <c r="L78" s="8"/>
     </row>
     <row r="79" spans="1:12">
       <c r="A79" s="5" t="s">
         <v>144</v>
       </c>
       <c r="B79" s="5"/>
       <c r="C79" s="5"/>
       <c r="D79" s="5"/>
       <c r="E79" s="5"/>
@@ -3607,54 +3607,54 @@
       <c r="B91" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>161</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>162</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>163</v>
       </c>
       <c r="G91" s="12">
         <v>12</v>
       </c>
       <c r="H91" s="12">
         <v>4500000.0</v>
       </c>
       <c r="I91" s="12">
         <v>54000000</v>
       </c>
       <c r="J91" s="12">
-        <v>27000000</v>
+        <v>33200000</v>
       </c>
       <c r="K91" s="12">
-        <v>27000000</v>
+        <v>20800000</v>
       </c>
       <c r="L91" s="8" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="92" spans="1:12">
       <c r="A92" s="6">
         <v>6</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>165</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>166</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>167</v>
       </c>
       <c r="G92" s="12">
@@ -3717,54 +3717,54 @@
       <c r="B94" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>169</v>
       </c>
       <c r="E94" s="8" t="s">
         <v>170</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>171</v>
       </c>
       <c r="G94" s="12">
         <v>12</v>
       </c>
       <c r="H94" s="12">
         <v>27750000.0</v>
       </c>
       <c r="I94" s="12">
         <v>333000000</v>
       </c>
       <c r="J94" s="12">
-        <v>166500000</v>
+        <v>222000000</v>
       </c>
       <c r="K94" s="12">
-        <v>166500000</v>
+        <v>111000000</v>
       </c>
       <c r="L94" s="8"/>
     </row>
     <row r="95" spans="1:12">
       <c r="A95" s="6">
         <v>9</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>172</v>
       </c>
       <c r="E95" s="8" t="s">
         <v>173</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>174</v>
       </c>
       <c r="G95" s="12">
         <v>12</v>
       </c>
@@ -3789,222 +3789,222 @@
       <c r="B96" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>175</v>
       </c>
       <c r="E96" s="8" t="s">
         <v>176</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>177</v>
       </c>
       <c r="G96" s="12">
         <v>12</v>
       </c>
       <c r="H96" s="12">
         <v>2500000.0</v>
       </c>
       <c r="I96" s="12">
         <v>30000000</v>
       </c>
       <c r="J96" s="12">
-        <v>15000000</v>
+        <v>20000000</v>
       </c>
       <c r="K96" s="12">
-        <v>15000000</v>
+        <v>10000000</v>
       </c>
       <c r="L96" s="8"/>
     </row>
     <row r="97" spans="1:12">
       <c r="A97" s="6">
         <v>11</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>178</v>
       </c>
       <c r="E97" s="8" t="s">
         <v>176</v>
       </c>
       <c r="F97" s="8" t="s">
         <v>179</v>
       </c>
       <c r="G97" s="12">
         <v>12</v>
       </c>
       <c r="H97" s="12">
         <v>9500000.0</v>
       </c>
       <c r="I97" s="12">
         <v>114000000</v>
       </c>
       <c r="J97" s="12">
-        <v>66500000</v>
+        <v>76000000</v>
       </c>
       <c r="K97" s="12">
-        <v>47500000</v>
+        <v>38000000</v>
       </c>
       <c r="L97" s="8"/>
     </row>
     <row r="98" spans="1:12">
       <c r="A98" s="6">
         <v>12</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>180</v>
       </c>
       <c r="E98" s="8" t="s">
         <v>181</v>
       </c>
       <c r="F98" s="8"/>
       <c r="G98" s="12">
         <v>12</v>
       </c>
       <c r="H98" s="12">
         <v>2500000.0</v>
       </c>
       <c r="I98" s="12">
         <v>30000000</v>
       </c>
       <c r="J98" s="12">
-        <v>12000000</v>
+        <v>16000000</v>
       </c>
       <c r="K98" s="12">
-        <v>18000000</v>
+        <v>14000000</v>
       </c>
       <c r="L98" s="8"/>
     </row>
     <row r="99" spans="1:12">
       <c r="A99" s="6">
         <v>13</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>182</v>
       </c>
       <c r="E99" s="8" t="s">
         <v>183</v>
       </c>
       <c r="F99" s="8" t="s">
         <v>184</v>
       </c>
       <c r="G99" s="12">
         <v>1</v>
       </c>
       <c r="H99" s="12">
         <v>6500000.0</v>
       </c>
       <c r="I99" s="12">
         <v>6500000</v>
       </c>
       <c r="J99" s="12">
-        <v>0</v>
+        <v>5400000</v>
       </c>
       <c r="K99" s="12">
-        <v>6500000</v>
+        <v>1100000</v>
       </c>
       <c r="L99" s="8" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="100" spans="1:12">
       <c r="A100" s="6">
         <v>14</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>161</v>
       </c>
       <c r="E100" s="8" t="s">
         <v>162</v>
       </c>
       <c r="F100" s="8" t="s">
         <v>164</v>
       </c>
       <c r="G100" s="12">
         <v>6</v>
       </c>
       <c r="H100" s="12">
         <v>4500000.0</v>
       </c>
       <c r="I100" s="12">
         <v>27000000</v>
       </c>
       <c r="J100" s="12">
-        <v>0</v>
+        <v>1700000</v>
       </c>
       <c r="K100" s="12">
-        <v>27000000</v>
+        <v>25300000</v>
       </c>
       <c r="L100" s="8" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="101" spans="1:12">
       <c r="A101" s="7" t="s">
         <v>185</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="7"/>
       <c r="D101" s="7"/>
       <c r="E101" s="7"/>
       <c r="F101" s="7"/>
       <c r="G101" s="13"/>
       <c r="H101" s="13"/>
       <c r="I101" s="13">
         <v>1146900000</v>
       </c>
       <c r="J101" s="15">
-        <v>547743000</v>
+        <v>635043000</v>
       </c>
       <c r="K101" s="16">
-        <v>599157000</v>
+        <v>511857000</v>
       </c>
       <c r="L101" s="20"/>
     </row>
     <row r="102" spans="1:12">
       <c r="A102" s="8"/>
       <c r="B102" s="8"/>
       <c r="C102" s="8"/>
       <c r="D102" s="8"/>
       <c r="E102" s="8"/>
       <c r="F102" s="8"/>
       <c r="G102" s="14"/>
       <c r="H102" s="14"/>
       <c r="I102" s="14"/>
       <c r="J102" s="14"/>
       <c r="K102" s="14"/>
       <c r="L102" s="8"/>
     </row>
     <row r="103" spans="1:12">
       <c r="A103" s="5" t="s">
         <v>186</v>
       </c>
       <c r="B103" s="5"/>
       <c r="C103" s="5"/>
       <c r="D103" s="5"/>
       <c r="E103" s="5"/>
@@ -4023,54 +4023,54 @@
       <c r="B104" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>187</v>
       </c>
       <c r="E104" s="8" t="s">
         <v>188</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>189</v>
       </c>
       <c r="G104" s="12">
         <v>1</v>
       </c>
       <c r="H104" s="12">
         <v>50000000.0</v>
       </c>
       <c r="I104" s="12">
         <v>50000000</v>
       </c>
       <c r="J104" s="12">
-        <v>0</v>
+        <v>35000000</v>
       </c>
       <c r="K104" s="12">
-        <v>50000000</v>
+        <v>15000000</v>
       </c>
       <c r="L104" s="8" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="105" spans="1:12">
       <c r="A105" s="6">
         <v>2</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>188</v>
       </c>
       <c r="E105" s="8" t="s">
         <v>188</v>
       </c>
       <c r="F105" s="8" t="s">
         <v>191</v>
       </c>
       <c r="G105" s="12">
@@ -4307,90 +4307,90 @@
       <c r="J111" s="12">
         <v>50000000</v>
       </c>
       <c r="K111" s="12">
         <v>0</v>
       </c>
       <c r="L111" s="8" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="112" spans="1:12">
       <c r="A112" s="7" t="s">
         <v>214</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="7"/>
       <c r="D112" s="7"/>
       <c r="E112" s="7"/>
       <c r="F112" s="7"/>
       <c r="G112" s="13"/>
       <c r="H112" s="13"/>
       <c r="I112" s="13">
         <v>390000000</v>
       </c>
       <c r="J112" s="15">
-        <v>78180000</v>
+        <v>113180000</v>
       </c>
       <c r="K112" s="16">
-        <v>311820000</v>
+        <v>276820000</v>
       </c>
       <c r="L112" s="20"/>
     </row>
     <row r="113" spans="1:12">
       <c r="A113" s="8"/>
       <c r="B113" s="8"/>
       <c r="C113" s="8"/>
       <c r="D113" s="8"/>
       <c r="E113" s="8"/>
       <c r="F113" s="8"/>
       <c r="G113" s="14"/>
       <c r="H113" s="14"/>
       <c r="I113" s="14"/>
       <c r="J113" s="14"/>
       <c r="K113" s="14"/>
       <c r="L113" s="8"/>
     </row>
     <row r="114" spans="1:12">
       <c r="A114" s="9" t="s">
         <v>215</v>
       </c>
       <c r="B114" s="9"/>
       <c r="C114" s="9"/>
       <c r="D114" s="9"/>
       <c r="E114" s="9"/>
       <c r="F114" s="9"/>
       <c r="G114" s="17"/>
       <c r="H114" s="17"/>
       <c r="I114" s="17">
         <v>5144083743</v>
       </c>
       <c r="J114" s="18">
-        <v>2063572402</v>
+        <v>2376312402</v>
       </c>
       <c r="K114" s="19">
-        <v>3080511341</v>
+        <v>2767771341</v>
       </c>
       <c r="L114" s="21"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A23:L23"/>
     <mergeCell ref="A33:H33"/>
     <mergeCell ref="A34:L34"/>
     <mergeCell ref="A35:L35"/>
     <mergeCell ref="A42:H42"/>
     <mergeCell ref="A43:L43"/>
     <mergeCell ref="A44:L44"/>
     <mergeCell ref="A51:H51"/>
     <mergeCell ref="A52:L52"/>
     <mergeCell ref="A53:L53"/>
     <mergeCell ref="A66:H66"/>
     <mergeCell ref="A67:L67"/>
     <mergeCell ref="A68:L68"/>
     <mergeCell ref="A77:H77"/>
     <mergeCell ref="A78:L78"/>
     <mergeCell ref="A79:L79"/>
     <mergeCell ref="A84:H84"/>
     <mergeCell ref="A85:L85"/>