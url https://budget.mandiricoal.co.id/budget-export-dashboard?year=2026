--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
     <sheet name="Q1 Details" sheetId="2" r:id="rId5"/>
     <sheet name="Q2 Details" sheetId="3" r:id="rId6"/>
     <sheet name="Q3 Details" sheetId="4" r:id="rId7"/>
     <sheet name="Q4 Details" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>IT Budget Summary 2026</t>
   </si>
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>Amount (Rp)</t>
   </si>
   <si>
     <t>Total Allocated Budget</t>
   </si>
   <si>
     <t>Total Realized Spend</t>
   </si>
   <si>
     <t>Remaining Budget</t>
   </si>
   <si>
     <t>Quarter 1 Total Spent</t>
   </si>
   <si>
     <t>Quarter 2 Total Spent</t>
   </si>
   <si>
@@ -433,69 +433,150 @@
   <si>
     <t>Geonet</t>
   </si>
   <si>
     <t>Internet Provider - Starlink (Jun 2026)</t>
   </si>
   <si>
     <t>Internet Provider - Arana (Jun 2026)</t>
   </si>
   <si>
     <t>Internet Provider - Astinet Site (Jun 2026)</t>
   </si>
   <si>
     <t>Internet Provider - Astinet Lite (Jun 2026)</t>
   </si>
   <si>
     <t>Internet Provider - CBN (Jun 2026)</t>
   </si>
   <si>
     <t>Cloud Storage (Jun 2026)</t>
   </si>
   <si>
     <t>Q3 Detailed Spending</t>
   </si>
   <si>
-    <t>Total Spent: Rp 676.313.664</t>
+    <t>Total Spent: Rp 989.053.664</t>
   </si>
   <si>
     <t>Penggantian dan/atau penambahan perangkat PC Desktop/Laptop dengan spesifikasi kebutuhan pengolahan grafis dan rendering</t>
   </si>
   <si>
     <t>PO00</t>
   </si>
   <si>
+    <t>30-Jul-2026</t>
+  </si>
+  <si>
+    <t>ESET Protect Elite</t>
+  </si>
+  <si>
+    <t>Prosperita</t>
+  </si>
+  <si>
+    <t>13-Jul-2026</t>
+  </si>
+  <si>
+    <t>Adobe Creative Cloud</t>
+  </si>
+  <si>
+    <t>Adobe Creative Claude Pro</t>
+  </si>
+  <si>
+    <t>14-Jul-2026</t>
+  </si>
+  <si>
+    <t>QGIS</t>
+  </si>
+  <si>
+    <t>Leica Infinity</t>
+  </si>
+  <si>
+    <t>PT GEMA BERDIKARI ULTIMA</t>
+  </si>
+  <si>
     <t>Surpac Mine Contributor &amp; Surveyor</t>
   </si>
   <si>
     <t>Arnoc</t>
   </si>
   <si>
+    <t>PT DATA LAKE INDONESIA</t>
+  </si>
+  <si>
+    <t>10-Jul-2026</t>
+  </si>
+  <si>
+    <t>Internet Provider - Starlink (Jul 2026)</t>
+  </si>
+  <si>
+    <t>08-Jul-2026</t>
+  </si>
+  <si>
+    <t>Internet Provider - Arana (Jul 2026)</t>
+  </si>
+  <si>
+    <t>Internet Provider - Astinet Lite (Jul 2026)</t>
+  </si>
+  <si>
     <t>06-Jul-2026</t>
   </si>
   <si>
     <t>Internet Provider - CBN (Jul 2026)</t>
+  </si>
+  <si>
+    <t>Cloud Storage (Jul 2026)</t>
+  </si>
+  <si>
+    <t>17-Jul-2026</t>
+  </si>
+  <si>
+    <t>Pembuatan ruang server dan pemindahan server backup ke kantor Tarakan</t>
+  </si>
+  <si>
+    <t>Starlink Standard Kit</t>
+  </si>
+  <si>
+    <t>Koneksi jaringan menggunakan provider starlink Monthly subscription</t>
+  </si>
+  <si>
+    <t>06-Aug-2026</t>
+  </si>
+  <si>
+    <t>Internet Provider - Arana (Aug 2026)</t>
+  </si>
+  <si>
+    <t>Internet Provider - Astinet Lite (Aug 2026)</t>
+  </si>
+  <si>
+    <t>Internet Provider - CBN (Aug 2026)</t>
+  </si>
+  <si>
+    <t>14-Aug-2026</t>
+  </si>
+  <si>
+    <t>Cloud Storage (Aug 2026)</t>
   </si>
   <si>
     <t>Q4 Detailed Spending</t>
   </si>
   <si>
     <t>Total Spent: Rp 0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -902,83 +983,83 @@
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4">
         <v>5144083743.0</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="4">
-        <v>2063572402.0</v>
+        <v>2376312402.0</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4">
-        <v>3080511341.0</v>
+        <v>2767771341.0</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="4">
         <v>554414451.0</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="4">
         <v>832844287.0</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="4">
-        <v>676313664.0</v>
+        <v>989053664.0</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -2468,62 +2549,62 @@
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F7" sqref="F7"/>
+      <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="142.679" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
@@ -2539,134 +2620,434 @@
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>137</v>
       </c>
       <c r="D5" t="s">
         <v>138</v>
       </c>
       <c r="E5" t="s">
         <v>89</v>
       </c>
       <c r="F5" s="4">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>62</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>139</v>
       </c>
       <c r="C6" t="s">
-        <v>77</v>
+        <v>140</v>
       </c>
       <c r="D6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F6" s="4">
-        <v>636813664.0</v>
+        <v>158640000.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="B7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D7" t="s">
+        <v>144</v>
+      </c>
+      <c r="E7" t="s">
+        <v>89</v>
+      </c>
+      <c r="F7" s="4">
+        <v>22300000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" t="s">
+        <v>145</v>
+      </c>
+      <c r="C8" t="s">
+        <v>146</v>
+      </c>
+      <c r="D8" t="s">
+        <v>147</v>
+      </c>
+      <c r="E8" t="s">
+        <v>148</v>
+      </c>
+      <c r="F8" s="4">
+        <v>9500000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D9" t="s">
+        <v>149</v>
+      </c>
+      <c r="E9" t="s">
+        <v>150</v>
+      </c>
+      <c r="F9" s="4">
+        <v>636813664.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" t="s">
+        <v>145</v>
+      </c>
+      <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10">
+        <v>4010025939</v>
+      </c>
+      <c r="E10" t="s">
+        <v>151</v>
+      </c>
+      <c r="F10" s="4">
+        <v>1700000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" t="s">
+        <v>152</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>153</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="4">
+        <v>4500000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>154</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
+        <v>155</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" s="4">
+        <v>27750000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>154</v>
+      </c>
+      <c r="C13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" t="s">
+        <v>156</v>
+      </c>
+      <c r="E13" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" s="4">
+        <v>2500000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>157</v>
+      </c>
+      <c r="C14" t="s">
         <v>44</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="D14" t="s">
+        <v>158</v>
+      </c>
+      <c r="E14" t="s">
         <v>46</v>
       </c>
-      <c r="F7" s="4">
+      <c r="F14" s="4">
         <v>9500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
+        <v>154</v>
+      </c>
+      <c r="C15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" t="s">
+        <v>159</v>
+      </c>
+      <c r="E15" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="4">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" t="s">
+        <v>160</v>
+      </c>
+      <c r="C16" t="s">
+        <v>161</v>
+      </c>
+      <c r="D16">
+        <v>4010025948</v>
+      </c>
+      <c r="E16" t="s">
+        <v>89</v>
+      </c>
+      <c r="F16" s="4">
+        <v>35000000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" t="s">
+        <v>145</v>
+      </c>
+      <c r="C17" t="s">
+        <v>162</v>
+      </c>
+      <c r="D17">
+        <v>4010025938</v>
+      </c>
+      <c r="E17" t="s">
+        <v>151</v>
+      </c>
+      <c r="F17" s="4">
+        <v>5400000.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>145</v>
+      </c>
+      <c r="C18" t="s">
+        <v>163</v>
+      </c>
+      <c r="D18">
+        <v>4010025940</v>
+      </c>
+      <c r="E18" t="s">
+        <v>151</v>
+      </c>
+      <c r="F18" s="4">
+        <v>1700000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" t="s">
+        <v>164</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" t="s">
+        <v>165</v>
+      </c>
+      <c r="E19" t="s">
+        <v>38</v>
+      </c>
+      <c r="F19" s="4">
+        <v>27750000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" t="s">
+        <v>164</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" t="s">
+        <v>166</v>
+      </c>
+      <c r="E20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F20" s="4">
+        <v>2500000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>164</v>
+      </c>
+      <c r="C21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" t="s">
+        <v>167</v>
+      </c>
+      <c r="E21" t="s">
+        <v>46</v>
+      </c>
+      <c r="F21" s="4">
+        <v>9500000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" t="s">
+        <v>168</v>
+      </c>
+      <c r="C22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" t="s">
+        <v>169</v>
+      </c>
+      <c r="E22" t="s">
+        <v>49</v>
+      </c>
+      <c r="F22" s="4">
+        <v>2000000.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F4" sqref="F4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>143</v>
+        <v>170</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="5" t="s">
-        <v>144</v>
+        <v>171</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>