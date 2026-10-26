--- v1 (2026-09-05)
+++ v2 (2026-10-26)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
     <sheet name="Q1 Details" sheetId="2" r:id="rId5"/>
     <sheet name="Q2 Details" sheetId="3" r:id="rId6"/>
     <sheet name="Q3 Details" sheetId="4" r:id="rId7"/>
     <sheet name="Q4 Details" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>IT Budget Summary 2026</t>
   </si>
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>Amount (Rp)</t>
   </si>
   <si>
     <t>Total Allocated Budget</t>
   </si>
   <si>
     <t>Total Realized Spend</t>
   </si>
   <si>
     <t>Remaining Budget</t>
   </si>
   <si>
     <t>Quarter 1 Total Spent</t>
   </si>
   <si>
     <t>Quarter 2 Total Spent</t>
   </si>
   <si>
@@ -433,156 +433,231 @@
   <si>
     <t>Geonet</t>
   </si>
   <si>
     <t>Internet Provider - Starlink (Jun 2026)</t>
   </si>
   <si>
     <t>Internet Provider - Arana (Jun 2026)</t>
   </si>
   <si>
     <t>Internet Provider - Astinet Site (Jun 2026)</t>
   </si>
   <si>
     <t>Internet Provider - Astinet Lite (Jun 2026)</t>
   </si>
   <si>
     <t>Internet Provider - CBN (Jun 2026)</t>
   </si>
   <si>
     <t>Cloud Storage (Jun 2026)</t>
   </si>
   <si>
     <t>Q3 Detailed Spending</t>
   </si>
   <si>
-    <t>Total Spent: Rp 989.053.664</t>
+    <t>Total Spent: Rp 1.172.591.433</t>
+  </si>
+  <si>
+    <t>08-Jul-2026</t>
   </si>
   <si>
     <t>Penggantian dan/atau penambahan perangkat PC Desktop/Laptop dengan spesifikasi kebutuhan pengolahan grafis dan rendering</t>
   </si>
   <si>
-    <t>PO00</t>
+    <t>22-Jul-2026</t>
+  </si>
+  <si>
+    <t>Google Form Approval</t>
+  </si>
+  <si>
+    <t>Google Form Approvals LLC</t>
   </si>
   <si>
     <t>30-Jul-2026</t>
   </si>
   <si>
     <t>ESET Protect Elite</t>
   </si>
   <si>
     <t>Prosperita</t>
   </si>
   <si>
     <t>13-Jul-2026</t>
   </si>
   <si>
     <t>Adobe Creative Cloud</t>
   </si>
   <si>
     <t>Adobe Creative Claude Pro</t>
   </si>
   <si>
     <t>14-Jul-2026</t>
   </si>
   <si>
     <t>QGIS</t>
   </si>
   <si>
     <t>Leica Infinity</t>
   </si>
   <si>
     <t>PT GEMA BERDIKARI ULTIMA</t>
   </si>
   <si>
     <t>Surpac Mine Contributor &amp; Surveyor</t>
   </si>
   <si>
     <t>Arnoc</t>
   </si>
   <si>
     <t>PT DATA LAKE INDONESIA</t>
   </si>
   <si>
     <t>10-Jul-2026</t>
   </si>
   <si>
     <t>Internet Provider - Starlink (Jul 2026)</t>
   </si>
   <si>
-    <t>08-Jul-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Internet Provider - Arana (Jul 2026)</t>
   </si>
   <si>
+    <t>28-Sep-2026</t>
+  </si>
+  <si>
+    <t>Internet Provider - Astinet Site (Jul 2026)</t>
+  </si>
+  <si>
     <t>Internet Provider - Astinet Lite (Jul 2026)</t>
   </si>
   <si>
     <t>06-Jul-2026</t>
   </si>
   <si>
     <t>Internet Provider - CBN (Jul 2026)</t>
   </si>
   <si>
     <t>Cloud Storage (Jul 2026)</t>
   </si>
   <si>
     <t>17-Jul-2026</t>
   </si>
   <si>
     <t>Pembuatan ruang server dan pemindahan server backup ke kantor Tarakan</t>
   </si>
   <si>
+    <t>PT ADRENALINE TECH INOVATIF</t>
+  </si>
+  <si>
     <t>Starlink Standard Kit</t>
   </si>
   <si>
     <t>Koneksi jaringan menggunakan provider starlink Monthly subscription</t>
   </si>
   <si>
+    <t>20-Aug-2026</t>
+  </si>
+  <si>
+    <t>PT Web Media Technologi Indonesia</t>
+  </si>
+  <si>
     <t>06-Aug-2026</t>
   </si>
   <si>
     <t>Internet Provider - Arana (Aug 2026)</t>
   </si>
   <si>
+    <t>06-Oct-2026</t>
+  </si>
+  <si>
+    <t>Internet Provider - Astinet Site (Aug 2026)</t>
+  </si>
+  <si>
     <t>Internet Provider - Astinet Lite (Aug 2026)</t>
   </si>
   <si>
     <t>Internet Provider - CBN (Aug 2026)</t>
   </si>
   <si>
     <t>14-Aug-2026</t>
   </si>
   <si>
     <t>Cloud Storage (Aug 2026)</t>
   </si>
   <si>
+    <t>21-Sep-2026</t>
+  </si>
+  <si>
+    <t>10-Sep-2026</t>
+  </si>
+  <si>
+    <t>Link Fiber Optic</t>
+  </si>
+  <si>
+    <t>16-Sep-2026</t>
+  </si>
+  <si>
+    <t>PT UNGGUL BAYU PRATAMA</t>
+  </si>
+  <si>
+    <t>Internet Provider - Arana (Sep 2026)</t>
+  </si>
+  <si>
+    <t>Internet Provider - Astinet Site (Sep 2026)</t>
+  </si>
+  <si>
+    <t>Internet Provider - Astinet Lite (Sep 2026)</t>
+  </si>
+  <si>
+    <t>Internet Provider - CBN (Sep 2026)</t>
+  </si>
+  <si>
+    <t>Cloud Storage (Sep 2026)</t>
+  </si>
+  <si>
     <t>Q4 Detailed Spending</t>
   </si>
   <si>
-    <t>Total Spent: Rp 0</t>
+    <t>Total Spent: Rp 44.250.000</t>
+  </si>
+  <si>
+    <t>08-Oct-2026</t>
+  </si>
+  <si>
+    <t>Internet Provider - Starlink (Oct 2026)</t>
+  </si>
+  <si>
+    <t>14-Oct-2026</t>
+  </si>
+  <si>
+    <t>Internet Provider - Arana (Oct 2026)</t>
+  </si>
+  <si>
+    <t>Internet Provider - Astinet Lite (Oct 2026)</t>
+  </si>
+  <si>
+    <t>Internet Provider - CBN (Oct 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -949,122 +1024,125 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="9.10" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4">
         <v>5144083743.0</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="4">
-        <v>2376312402.0</v>
+        <v>2604100171.0</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4">
-        <v>2767771341.0</v>
+        <v>2539983572.0</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="4">
         <v>554414451.0</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="4">
         <v>832844287.0</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="4">
-        <v>989053664.0</v>
+        <v>1172591433.0</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>9</v>
+      </c>
+      <c r="B10" s="4">
+        <v>44250000.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2549,525 +2627,925 @@
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F22" sqref="F22"/>
+      <selection activeCell="F38" sqref="F38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>137</v>
       </c>
       <c r="C5" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D5" t="s">
         <v>138</v>
       </c>
+      <c r="D5">
+        <v>4010025881</v>
+      </c>
       <c r="E5" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="F5" s="4">
-        <v>30000000.0</v>
+        <v>28015000.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="B6" t="s">
         <v>139</v>
       </c>
       <c r="C6" t="s">
         <v>140</v>
       </c>
-      <c r="D6" t="s">
-        <v>140</v>
+      <c r="D6">
+        <v>4010025961</v>
       </c>
       <c r="E6" t="s">
         <v>141</v>
       </c>
       <c r="F6" s="4">
-        <v>158640000.0</v>
+        <v>10789795.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>62</v>
       </c>
       <c r="B7" t="s">
         <v>142</v>
       </c>
       <c r="C7" t="s">
         <v>143</v>
       </c>
       <c r="D7" t="s">
+        <v>143</v>
+      </c>
+      <c r="E7" t="s">
         <v>144</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="4">
-        <v>22300000.0</v>
+        <v>158640000.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>62</v>
       </c>
       <c r="B8" t="s">
         <v>145</v>
       </c>
       <c r="C8" t="s">
         <v>146</v>
       </c>
       <c r="D8" t="s">
         <v>147</v>
       </c>
       <c r="E8" t="s">
-        <v>148</v>
+        <v>89</v>
       </c>
       <c r="F8" s="4">
-        <v>9500000.0</v>
+        <v>22300000.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>62</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="C9" t="s">
-        <v>77</v>
+        <v>149</v>
       </c>
       <c r="D9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E9" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F9" s="4">
-        <v>636813664.0</v>
+        <v>9500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="B10" t="s">
-        <v>145</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>4010025939</v>
+        <v>77</v>
+      </c>
+      <c r="D10" t="s">
+        <v>152</v>
       </c>
       <c r="E10" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F10" s="4">
-        <v>1700000.0</v>
+        <v>609851603.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="B11" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
-        <v>153</v>
+      <c r="D11">
+        <v>4010025939</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="F11" s="4">
-        <v>4500000.0</v>
+        <v>1700000.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F12" s="4">
-        <v>27750000.0</v>
+        <v>4500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>154</v>
+        <v>137</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F13" s="4">
-        <v>2500000.0</v>
+        <v>27750000.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F14" s="4">
-        <v>9500000.0</v>
+        <v>27200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
-        <v>154</v>
+        <v>137</v>
       </c>
       <c r="C15" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E15" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="F15" s="4">
-        <v>2000000.0</v>
+        <v>2500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="B16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C16" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>4010025948</v>
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>162</v>
       </c>
       <c r="E16" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="F16" s="4">
-        <v>35000000.0</v>
+        <v>9500000.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="B17" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="C17" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>4010025938</v>
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
+        <v>163</v>
       </c>
       <c r="E17" t="s">
-        <v>151</v>
+        <v>49</v>
       </c>
       <c r="F17" s="4">
-        <v>5400000.0</v>
+        <v>2000000.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>145</v>
+        <v>164</v>
       </c>
       <c r="C18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D18">
-        <v>4010025940</v>
+        <v>4010025948</v>
       </c>
       <c r="E18" t="s">
-        <v>151</v>
+        <v>89</v>
       </c>
       <c r="F18" s="4">
-        <v>1700000.0</v>
+        <v>35000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="B19" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>88</v>
+      </c>
+      <c r="D19">
+        <v>4010025952</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>166</v>
       </c>
       <c r="F19" s="4">
-        <v>27750000.0</v>
+        <v>19052040.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>167</v>
+      </c>
+      <c r="D20">
+        <v>4010025938</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>154</v>
       </c>
       <c r="F20" s="4">
-        <v>2500000.0</v>
+        <v>5400000.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="B21" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>168</v>
+      </c>
+      <c r="D21">
+        <v>4010025940</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>154</v>
       </c>
       <c r="F21" s="4">
-        <v>9500000.0</v>
+        <v>1700000.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="B22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22">
+        <v>4010026032</v>
+      </c>
+      <c r="E22" t="s">
+        <v>170</v>
+      </c>
+      <c r="F22" s="4">
+        <v>350995.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" t="s">
+        <v>171</v>
+      </c>
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" t="s">
+        <v>172</v>
+      </c>
+      <c r="E23" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" s="4">
+        <v>27750000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" t="s">
+        <v>173</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24" t="s">
+        <v>174</v>
+      </c>
+      <c r="E24" t="s">
+        <v>41</v>
+      </c>
+      <c r="F24" s="4">
+        <v>27200000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" t="s">
+        <v>171</v>
+      </c>
+      <c r="C25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" t="s">
+        <v>175</v>
+      </c>
+      <c r="E25" t="s">
+        <v>41</v>
+      </c>
+      <c r="F25" s="4">
+        <v>2500000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" t="s">
+        <v>171</v>
+      </c>
+      <c r="C26" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" t="s">
+        <v>176</v>
+      </c>
+      <c r="E26" t="s">
+        <v>46</v>
+      </c>
+      <c r="F26" s="4">
+        <v>9500000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" t="s">
+        <v>177</v>
+      </c>
+      <c r="C27" t="s">
         <v>47</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="D27" t="s">
+        <v>178</v>
+      </c>
+      <c r="E27" t="s">
         <v>49</v>
       </c>
-      <c r="F22" s="4">
+      <c r="F27" s="4">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" t="s">
+        <v>179</v>
+      </c>
+      <c r="C28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28">
+        <v>4010026187</v>
+      </c>
+      <c r="E28" t="s">
+        <v>26</v>
+      </c>
+      <c r="F28" s="4">
+        <v>10590000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" t="s">
+        <v>179</v>
+      </c>
+      <c r="C29" t="s">
+        <v>58</v>
+      </c>
+      <c r="D29">
+        <v>4010026188</v>
+      </c>
+      <c r="E29" t="s">
+        <v>89</v>
+      </c>
+      <c r="F29" s="4">
+        <v>26800000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B30" t="s">
+        <v>180</v>
+      </c>
+      <c r="C30" t="s">
+        <v>181</v>
+      </c>
+      <c r="D30">
+        <v>4010026152</v>
+      </c>
+      <c r="E30" t="s">
+        <v>26</v>
+      </c>
+      <c r="F30" s="4">
+        <v>15600000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" t="s">
+        <v>180</v>
+      </c>
+      <c r="C31" t="s">
+        <v>181</v>
+      </c>
+      <c r="D31">
+        <v>4010026152</v>
+      </c>
+      <c r="E31" t="s">
+        <v>26</v>
+      </c>
+      <c r="F31" s="4">
+        <v>4370000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" t="s">
+        <v>180</v>
+      </c>
+      <c r="C32" t="s">
+        <v>181</v>
+      </c>
+      <c r="D32">
+        <v>4010026152</v>
+      </c>
+      <c r="E32" t="s">
+        <v>26</v>
+      </c>
+      <c r="F32" s="4">
+        <v>482000.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B33" t="s">
+        <v>182</v>
+      </c>
+      <c r="C33" t="s">
+        <v>99</v>
+      </c>
+      <c r="D33">
+        <v>4010026177</v>
+      </c>
+      <c r="E33" t="s">
+        <v>183</v>
+      </c>
+      <c r="F33" s="4">
+        <v>1100000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" t="s">
+        <v>158</v>
+      </c>
+      <c r="C34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34" t="s">
+        <v>184</v>
+      </c>
+      <c r="E34" t="s">
+        <v>38</v>
+      </c>
+      <c r="F34" s="4">
+        <v>27750000.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" t="s">
+        <v>158</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35" t="s">
+        <v>185</v>
+      </c>
+      <c r="E35" t="s">
+        <v>41</v>
+      </c>
+      <c r="F35" s="4">
+        <v>27200000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" t="s">
+        <v>158</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36" t="s">
+        <v>186</v>
+      </c>
+      <c r="E36" t="s">
+        <v>41</v>
+      </c>
+      <c r="F36" s="4">
+        <v>2500000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B37" t="s">
+        <v>158</v>
+      </c>
+      <c r="C37" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" t="s">
+        <v>187</v>
+      </c>
+      <c r="E37" t="s">
+        <v>46</v>
+      </c>
+      <c r="F37" s="4">
+        <v>9500000.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B38" t="s">
+        <v>158</v>
+      </c>
+      <c r="C38" t="s">
+        <v>47</v>
+      </c>
+      <c r="D38" t="s">
+        <v>188</v>
+      </c>
+      <c r="E38" t="s">
+        <v>49</v>
+      </c>
+      <c r="F38" s="4">
         <v>2000000.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F4" sqref="F4"/>
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="5" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>191</v>
+      </c>
+      <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F5" s="4">
+        <v>4500000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>193</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6" t="s">
+        <v>194</v>
+      </c>
+      <c r="E6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="4">
+        <v>27750000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" t="s">
+        <v>195</v>
+      </c>
+      <c r="E7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7" s="4">
+        <v>2500000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="s">
+        <v>173</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E8" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8" s="4">
+        <v>9500000.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>